--- v0 (2025-12-16)
+++ v1 (2026-06-20)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="29DCF352" w14:textId="28C361E4" w:rsidR="00A0477E" w:rsidRDefault="00A0477E" w:rsidP="003D7756">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C6F5AE5" w14:textId="0A17E44D" w:rsidR="008C2286" w:rsidRPr="00C91F35" w:rsidRDefault="00BE4688" w:rsidP="00C720CD">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -1322,51 +1322,51 @@
       <w:r w:rsidR="00C976A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2C9D914E" w14:textId="77777777" w:rsidR="00170825" w:rsidRDefault="00170825" w:rsidP="006A2998">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:eastAsia="es-VE"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15FD5819" wp14:editId="6D4DA63E">
             <wp:extent cx="2294467" cy="1521520"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="6" name="Imagen 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="fondo 1.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
@@ -1669,65 +1669,51 @@
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dignity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> human </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>person</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
@@ -1767,65 +1753,51 @@
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>face</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>fact</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
@@ -2145,191 +2117,135 @@
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>opportunity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>strengthen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>bonds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> mutual </w:t>
+        <w:t xml:space="preserve"> of mutual </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>belonging</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>become</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> more </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aware</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>how</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>precious</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
@@ -2397,65 +2313,51 @@
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>whole</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>humanity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421B371F" w14:textId="77777777" w:rsidR="00AE2285" w:rsidRDefault="00AE2285" w:rsidP="00AE2285">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="442"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2611,172 +2513,130 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26954BE5" w14:textId="53D2CA76" w:rsidR="00443C85" w:rsidRPr="00443C85" w:rsidRDefault="00443C85" w:rsidP="00443C85">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>C</w:t>
-      </w:r>
+        <w:t>Conflict</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>onflict</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>originality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>interest</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...42 lines deleted...]
-        <w:t>eclaration</w:t>
+        <w:t>declaration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="637739CC" w14:textId="77777777" w:rsidR="00443C85" w:rsidRPr="00443C85" w:rsidRDefault="00443C85" w:rsidP="00443C85">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51C8ECD0" w14:textId="2324876E" w:rsidR="00E86E20" w:rsidRDefault="00443C85" w:rsidP="00443C85">
+    <w:p w14:paraId="51C8ECD0" w14:textId="2D763D94" w:rsidR="00E86E20" w:rsidRDefault="00443C85" w:rsidP="00443C85">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>accordance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2800,121 +2660,107 @@
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>provisions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ethics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Good </w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Good</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Practices</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>published</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
@@ -2976,1734 +2822,1860 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>names</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Editorial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>situations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a real, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>potential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>evident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>conflict</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>intellectual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>intellectual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>property</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>authors</w:t>
-[...482 lines deleted...]
-        <w:t>: (</w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Title</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>of</w:t>
-[...15 lines deleted...]
-          <w:iCs/>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>publication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Likewise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...67 lines deleted...]
-        <w:t>publication</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>published</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>partially</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>totally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> media, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no ideas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>formulations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>diverse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>illustrations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>extracted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>different</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>without</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>clearly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>strictly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mentioning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>origin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>without</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>duly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>referenced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>corresponding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bibliography</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>furthermore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ideas, final </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>considerations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>document</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Likewise</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00443C85">
+        <w:t>They</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Editorial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>plagiarism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>detection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>verify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>originality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00443C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>preparing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>manuscript</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443C85">
-[...90 lines deleted...]
-      <w:r w:rsidRPr="00443C85">
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>did</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443C85">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00443C85">
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>generative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artificial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>intelligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tools</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443C85">
-[...789 lines deleted...]
-      <w:r w:rsidRPr="00443C85">
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>interpretation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0F861A35" w14:textId="77777777" w:rsidR="00D5450F" w:rsidRPr="003C61DB" w:rsidRDefault="00D5450F" w:rsidP="00845A4C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D5450F" w:rsidRPr="003C61DB" w:rsidSect="00D7095D">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="chicago"/>
       </w:endnotePr>
       <w:pgSz w:w="10081" w:h="14402" w:code="13"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="680" w:footer="765" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A67B9E5" w14:textId="77777777" w:rsidR="00DD5EB2" w:rsidRDefault="00DD5EB2" w:rsidP="00680C38">
+    <w:p w14:paraId="4512A130" w14:textId="77777777" w:rsidR="00D3080A" w:rsidRDefault="00D3080A" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39BBBF1B" w14:textId="77777777" w:rsidR="00DD5EB2" w:rsidRDefault="00DD5EB2" w:rsidP="00680C38">
+    <w:p w14:paraId="066D9E3F" w14:textId="77777777" w:rsidR="00D3080A" w:rsidRDefault="00D3080A" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4713,67 +4685,67 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="681F0D03" w14:textId="0FBCCD68" w:rsidR="00312625" w:rsidRDefault="00BA6C36">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004A36FB">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35CE073A" wp14:editId="3BF80640">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-574345</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>67310</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6012000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="27305" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="24" name="Conector recto 23"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6012000" cy="0"/>
@@ -4791,66 +4763,66 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
           <w:pict>
             <v:line w14:anchorId="5A4B84F0" id="Conector recto 23" o:spid="_x0000_s1026" style="position:absolute;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-45.2pt,5.3pt" to="428.2pt,5.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDffjPs3gEAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC811pSBK1gOQcH6aWL&#10;0eUDaGpoEeAGkrHsv+9wZCtBW6BokQslkvPezHszXN+drGFHiEl71/NmVXMGTvpBu0PPf3x/ePOO&#10;s5SFG4TxDnp+hsTvNq9frafQQetHbwaIDElc6qbQ8zHn0FVVkiNYkVY+gMNL5aMVGbfxUA1RTMhu&#10;TdXW9W01+TiE6CWkhKf38yXfEL9SIPMXpRJkZnqOtWVaI637slabtegOUYRRy0sZ4j+qsEI7TLpQ&#10;3Yss2GPUv1FZLaNPXuWV9LbySmkJpAHVNPUvar6NIgBpQXNSWGxKL0crPx93kemh5+1bzpyw2KMt&#10;dkpmH1ksH9beFJemkDoM3rpdvOxS2MUi+aSiLV8Uw07k7HlxFk6ZSTy8rRvsFjZAXu+qJ2CIKX8A&#10;b1n56bnRrogWnTh+TBmTYeg1pBwbV9bkjR4etDG0KeMCWxPZUWCj94eWCMyj/eSH+ew9pqd2IxtN&#10;Vwkn7mdMeFfYqyJ2lkd/+WxgzvwVFJqFghpKsBDNOYSU4HJT7CImjC4whVUuwPrvwEt8gQKN8L+A&#10;FwRl9i4vYKudj3/Knk/XktUcf3Vg1l0s2PvhTI0na3AWSeHl3ZRhf74n+NPr3vwEAAD//wMAUEsD&#10;BBQABgAIAAAAIQD6yhZ03gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+9TsNAEIR7JN7htEg0&#10;KDmDwHKMzxEiUFAgINDQXXwb2+Dbs+4nNm/PIgood+bT7Ey1nu0gDuhD70jB+TIDgdQ401Or4O31&#10;flGACFGT0YMjVPCFAdb18VGlS+MmesHDNraCQyiUWkEX41hKGZoOrQ5LNyKxt3fe6sinb6XxeuJw&#10;O8iLLMul1T3xh06PeNth87lNVkH6KDA9P949mPZ9leb92ebJTxulTk/mm2sQEef4B8NPfa4ONXfa&#10;uUQmiEHBYpVdMspGloNgoLjKWdj9CrKu5P8F9TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA334z7N4BAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA+soWdN4AAAAJAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" strokecolor="#cfcdcd [2894]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00222A2C" w:rsidRPr="00222A2C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="04039A24" wp14:editId="5920D8CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="rightMargin">
                 <wp:posOffset>2939415</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>6205220</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="510540" cy="879475"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Rectángulo 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -4866,238 +4838,238 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0C85E542" w14:textId="77777777" w:rsidR="00222A2C" w:rsidRPr="00E43EB6" w:rsidRDefault="00222A2C" w:rsidP="00222A2C">
+                        <w:p w14:paraId="0C85E542" w14:textId="1FF6F064" w:rsidR="00222A2C" w:rsidRPr="00E43EB6" w:rsidRDefault="00222A2C" w:rsidP="00222A2C">
                           <w:pPr>
                             <w:pStyle w:val="Piedepgina"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="0070C0"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00E43EB6">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="0070C0"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>Página</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="0070C0"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E43EB6">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="0070C0"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00E43EB6">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="0070C0"/>
                             </w:rPr>
                             <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00E43EB6">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="0070C0"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00845A4C" w:rsidRPr="00845A4C">
+                          <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:noProof/>
                               <w:color w:val="0070C0"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E43EB6">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="0070C0"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="04039A24" id="Rectángulo 5" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:231.45pt;margin-top:488.6pt;width:40.2pt;height:69.25pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdr3eJ3AEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkqU14hRFiwwD&#10;ugvQ7QMUWbaF2aJGKrHz96OUNM22t2EvgklKh+eQx+u7aejFwSBZcJUsZrkUxmmorWsr+f3b9t2N&#10;FBSUq1UPzlTyaEjebd6+WY++NHPooK8NCgZxVI6+kl0Ivswy0p0ZFM3AG8fFBnBQgUNssxrVyOhD&#10;n83z/H02AtYeQRsizj6einKT8JvG6PClacgE0VeSuYV0Yjp38cw2a1W2qHxn9ZmG+gcWg7KOm16g&#10;HlVQYo/2L6jBagSCJsw0DBk0jdUmaWA1Rf6HmudOeZO08HDIX8ZE/w9Wfz48+68YqZN/Av2DhIOH&#10;TrnW3CPC2BlVc7siDiobPZWXBzEgfip24yeoebVqHyDNYGpwiICsTkxp1MfLqM0UhObkssiXC16I&#10;5tLN6naxWqYOqnx57JHCBwODiB+VRN5kAleHJwqRjCpfrsReDra279M2e/dbgi/GTCIf+UZrUBmm&#10;3SRsfVYWMzuoj6wG4eQR9jR/xHO+Yp4jW6SS9HOv0EjRf3Q8lNtiESWEFCyWqzkHeF3ZXVeU0x2w&#10;83RAKU7BQzg5ce/Rth23K5JE8vc8yq1NMl+pnTWwEZL6s2mj067jdOv119r8AgAA//8DAFBLAwQU&#10;AAYACAAAACEA8Om26eEAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiT&#10;tE3aEKdCSFwQUkXLocetvcQRsR3FTmv+HnOC42qeZt42u2gGdqHJ984KyBcZMLLSqd52Aj6OLw8b&#10;YD6gVTg4SwK+ycOuvb1psFbuat/pcggdSyXW1yhAhzDWnHupyaBfuJFsyj7dZDCkc+q4mvCays3A&#10;iywrucHepgWNIz1rkl+H2Qg4lvEk43zK6U1uOom01+Z1L8T9XXx6BBYohj8YfvWTOrTJ6exmqzwb&#10;BKzKYptQAduqKoAlYr1aLoGdE5rn6wp42/D/T7Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAB2vd4ncAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAPDptunhAAAADAEAAA8AAAAAAAAAAAAAAAAANgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:rect w14:anchorId="04039A24" id="Rectángulo 5" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:231.45pt;margin-top:488.6pt;width:40.2pt;height:69.25pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk+h6SuwIAAL0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/Z3PBaZto09Vu0yCk&#10;BVYsfICbOI1FYgfbbbpCfAzfwo8xdnrdfUFAHqyMZzw+Z+Z4rm92XYu2TGkuRYbDqwAjJkpZcbHO&#10;8JfPhTfDSBsqKtpKwTL8xDS+mb9+dT30KYtkI9uKKQRJhE6HPsONMX3q+7psWEf1leyZAGctVUcN&#10;mGrtV4oOkL1r/SgIJv4gVdUrWTKtYTcfnXju8tc1K83HutbMoDbDgM24Vbl1ZVd/fk3TtaJ9w8s9&#10;DPoXKDrKBVx6TJVTQ9FG8RepOl4qqWVtrkrZ+bKueckcB2ATBs/YPDa0Z44LFEf3xzLp/5e2/LB9&#10;UIhXGY4xErSDFn2Cov36KdabVqLYFmjodQpxj/2DshR1fy/LrxoJuWioWLNbpeTQMFoBrNDG+xcH&#10;rKHhKFoN72UF+enGSFerXa06mxCqgHauJU/HlrCdQSVsxmEQE2hcCa7ZNCFTh8in6eFwr7R5y2SH&#10;7E+GFYB3yen2XhsLhqaHEHuXkAVvW9f1VlxsQOC4A1fDUeuzIFwTvydBspwtZ8Qj0WTpkSDPvdti&#10;QbxJEU7j/E2+WOThD3tvSNKGVxUT9pqDoELyZw3bS3uUwlFSWra8suksJK3Wq0Wr0JaCoAv3uZKD&#10;5xTmX8JwRQAuzyiFEQnuosQrJrOpRwoSe8k0mHlBmNwlk4AkJC8uKd1zwf6dEhoynMRR7Lp0BvoZ&#10;t8B9L7nRtOMGRkbLO1DEMYimVoFLUbnWGsrb8f+sFBb+qRTQ7kOjnV6tREepm91q516EE7OV70pW&#10;TyBgJUFgoEUYd/Bj12gK5gDTI8P624YqhlH7TsA7SEJiVWucQeJpBIY696zOPVSUjYShVBqF0Wgs&#10;zDikNr3i6wauC8d69bfwegrulH2Ctn9zMCMcwf08s0Po3HZRp6k7/w0AAP//AwBQSwMEFAAGAAgA&#10;AAAhAPDptunhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok7RN2hCn&#10;QkhcEFJFy6HHrb3EEbEdxU5r/h5zguNqnmbeNrtoBnahyffOCsgXGTCy0qnedgI+ji8PG2A+oFU4&#10;OEsCvsnDrr29abBW7mrf6XIIHUsl1tcoQIcw1px7qcmgX7iRbMo+3WQwpHPquJrwmsrNwIssK7nB&#10;3qYFjSM9a5Jfh9kIOJbxJON8yulNbjqJtNfmdS/E/V18egQWKIY/GH71kzq0yensZqs8GwSsymKb&#10;UAHbqiqAJWK9Wi6BnROa5+sKeNvw/0+0PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAk&#10;+h6SuwIAAL0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDw6bbp4QAAAAwBAAAPAAAAAAAAAAAAAAAAABUFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAIwYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top;mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0C85E542" w14:textId="77777777" w:rsidR="00222A2C" w:rsidRPr="00E43EB6" w:rsidRDefault="00222A2C" w:rsidP="00222A2C">
+                  <w:p w14:paraId="0C85E542" w14:textId="1FF6F064" w:rsidR="00222A2C" w:rsidRPr="00E43EB6" w:rsidRDefault="00222A2C" w:rsidP="00222A2C">
                     <w:pPr>
                       <w:pStyle w:val="Piedepgina"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="0070C0"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E43EB6">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="0070C0"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>Página</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="0070C0"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E43EB6">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="0070C0"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00E43EB6">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="0070C0"/>
                       </w:rPr>
                       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00E43EB6">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="0070C0"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00845A4C" w:rsidRPr="00845A4C">
+                    <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:noProof/>
                         <w:color w:val="0070C0"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E43EB6">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="0070C0"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="45C8BF74" w14:textId="26599385" w:rsidR="00841699" w:rsidRDefault="001271C0">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00841699">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73C7A846" wp14:editId="3C92B9B5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-378365</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>173639</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="817245" cy="323850"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="9" name="Imagen 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -5117,51 +5089,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="817245" cy="323850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="002D6899" w:rsidRPr="00841699">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14854951" wp14:editId="585A6CC2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-530860</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>53975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6012000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="27305" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="39" name="Conector recto 23"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6012000" cy="0"/>
@@ -5179,64 +5151,64 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
           <w:pict>
             <v:line w14:anchorId="490589A6" id="Conector recto 23" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-41.8pt,4.25pt" to="431.6pt,4.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlhKqq3wEAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG9tZadW14uwhq+2l&#10;H1Hb/QEEDzESMAjY2Pn3HXDiXbWVqla9YAPz3sx7M2zuJ2vYCULU6DrerGrOwEnstTt2/On747v3&#10;nMUkXC8MOuj4GSK/3759sxl9C2sc0PQQGJG42I6+40NKvq2qKAewIq7Qg6NLhcGKRNtwrPogRmK3&#10;plrX9W01Yuh9QAkx0unDfMm3hV8pkOmLUhESMx2n2lJZQ1kPea22G9Eeg/CDlpcyxD9UYYV2lHSh&#10;ehBJsOegf6GyWgaMqNJKoq1QKS2haCA1Tf2Tmm+D8FC0kDnRLzbF/0crP5/2gem+4zd3nDlhqUc7&#10;6pRMGFjIH7a+yS6NPrYUvHP7cNlFvw9Z8qSCzV8Sw6bi7HlxFqbEJB3e1g11ixogr3fVC9CHmD4A&#10;WpZ/Om60y6JFK04fY6JkFHoNycfG5TWi0f2jNqZs8rjAzgR2EtTow3FdCMyz/YT9fHZH6Uu7ia1M&#10;Vw4v3K+Y6C6zV1nsLK/8pbOBOfNXUGQWCWpKgoVoziGkBJeabFdhougMU1TlAqz/DLzEZyiUEf4b&#10;8IIomdGlBWy1w/C77Gm6lqzm+KsDs+5swQH7c2l8sYZmsSi8vJs87K/3Bf7yurc/AAAA//8DAFBL&#10;AwQUAAYACAAAACEAb/KgVt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOPU/DMBRFdyT+g/WQ&#10;WFDr0IrIhDgVojAwoELbhc2NX5NA/Bz5own/HsMC49W9OveUq8n07ITOd5YkXM8zYEi11R01Eva7&#10;p5kA5oMirXpLKOELPayq87NSFdqO9IanbWhYgpAvlIQ2hKHg3NctGuXndkBK3dE6o0KKruHaqTHB&#10;Tc8XWZZzozpKD60a8KHF+nMbjYT4ITC+vjw+6+b9Nk7Hq/XGjWspLy+m+ztgAafwN4Yf/aQOVXI6&#10;2Ejas17CTCzzNJUgboClXuTLBbDDb+ZVyf/7V98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA5YSqqt8BAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAb/KgVt0AAAAHAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" strokecolor="#cfcdcd [2894]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00226DF2" w:rsidRPr="00E43EB6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="200B417E" wp14:editId="6ADC51A4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>5825151</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>5749925</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="510540" cy="879769"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Rectángulo 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -5252,214 +5224,214 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="16AA4ECF" w14:textId="77777777" w:rsidR="00226DF2" w:rsidRPr="00226DF2" w:rsidRDefault="00226DF2" w:rsidP="00226DF2">
+                        <w:p w14:paraId="16AA4ECF" w14:textId="128F1004" w:rsidR="00226DF2" w:rsidRPr="00226DF2" w:rsidRDefault="00226DF2" w:rsidP="00226DF2">
                           <w:pPr>
                             <w:pStyle w:val="Piedepgina"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00226DF2">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Página </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00226DF2">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00226DF2">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                             </w:rPr>
                             <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00226DF2">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00845A4C" w:rsidRPr="00845A4C">
+                          <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:noProof/>
                               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00226DF2">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="794F1E88" id="Rectángulo 2" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:458.65pt;margin-top:452.75pt;width:40.2pt;height:69.25pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3DaEruwIAAL0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyy/p7mQbDZRs1W72SCk&#10;AhWFD/AmTmKR2MH2brZCfAzfwo8xdvbaviAgD1bGHs+cM3M81ze7vkNbKhUTPMP+lYcR5aWoGG8y&#10;/OVz4cwxUprwinSC0ww/UYVvFq9fXY9DSgPRiq6iEkEQrtJxyHCr9ZC6ripb2hN1JQbK4bAWsica&#10;TNm4lSQjRO87N/C8mTsKWQ1SlFQp2M2nQ7yw8eualvpjXSuqUZdhwKbtKu26Nqu7uCZpI8nQsnIP&#10;g/wFip4wDkmPoXKiCdpI9iJUz0oplKj1VSl6V9Q1K6nlAGx87xmbx5YM1HKB4qjhWCb1/8KWH7YP&#10;ErEqwwFGnPTQok9QtF8/ebPpBApMgcZBpeD3ODxIQ1EN96L8qhAXy5bwht5KKcaWkgpg+cbfvbhg&#10;DAVX0Xp8LyqITzZa2FrtatmbgFAFtLMteTq2hO40KmEz8r0ohMaVcDSPk3iW2AwkPVwepNJvqeiR&#10;+cmwBPA2ONneK23AkPTgYnJxUbCus13v+MUGOE47kBqumjMDwjbxe+Ilq/lqHjphMFs5oZfnzm2x&#10;DJ1Z4cdR/iZfLnP/h8nrh2nLqopyk+YgKD/8s4btpT1J4SgpJTpWmXAGkpLNetlJtCUg6MJ++4Kc&#10;ubmXMGwRgMszSn4QendB4hSzeeyERRg5SezNHc9P7pKZFyZhXlxSumec/jslNGY4iYLIdukM9DNu&#10;nv1eciNpzzSMjI71oIijE0mNAle8sq3VhHXT/1kpDPxTKaDdh0ZbvRqJTlLXu/XOvojIZDfyXYvq&#10;CQQsBQgMtAjjDn7MGsRgjjA9Mqy+bYikGHXvOLyDxA+NarU1wigOwJDnJ+vzE8LLVsBQKrXEaDKW&#10;ehpSm0GypoV0/lSv4RZeT8Gssk/Q9m8OZoQluJ9nZgid29brNHUXvwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGwfq6bgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sKWzrWppO&#10;CIkLQprYOOyYJaapaJKqSbfw9pgT3Gz50+/vb7bZDeyMU+yDl1AsBDD0OpjedxI+Di93G2AxKW/U&#10;EDxK+MYI2/b6qlG1CRf/jud96hiF+FgrCTalseY8aotOxUUY0dPtM0xOJVqnjptJXSjcDfxeiDV3&#10;qvf0waoRny3qr/3sJBzW+ajzfCzwTW86rXBn3etOytub/PQILGFOfzD86pM6tOR0CrM3kQ0SqqJ8&#10;IJQGsVoBI6KqyhLYiVCxXArgbcP/l2h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALcN&#10;oSu7AgAAvQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGwfq6bgAAAADAEAAA8AAAAAAAAAAAAAAAAAFQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAiBgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:rect w14:anchorId="200B417E" id="Rectángulo 2" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:458.65pt;margin-top:452.75pt;width:40.2pt;height:69.25pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/OQsGugIAAL0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyy/p7mQbDZRs1W72SCk&#10;AhWFD/AmTmKR2MH2brZCfAzfwo8xdvbaviAgD1bGHs+cM3M81ze7vkNbKhUTPMP+lYcR5aWoGG8y&#10;/OVz4cwxUprwinSC0ww/UYVvFq9fXY9DSgPRiq6iEkEQrtJxyHCr9ZC6ripb2hN1JQbK4bAWsica&#10;TNm4lSQjRO87N/C8mTsKWQ1SlFQp2M2nQ7yw8eualvpjXSuqUZdhwKbtKu26Nqu7uCZpI8nQsnIP&#10;g/wFip4wDkmPoXKiCdpI9iJUz0oplKj1VSl6V9Q1K6nlAGx87xmbx5YM1HKB4qjhWCb1/8KWH7YP&#10;ErEqwwFGnPTQok9QtF8/ebPpBApMgcZBpeD3ODxIQ1EN96L8qhAXy5bwht5KKcaWkgpg+cbfvbhg&#10;DAVX0Xp8LyqITzZa2FrtatmbgFAFtLMteTq2hO40KmEz8r0ohMaVcDSPk3iW2AwkPVwepNJvqeiR&#10;+cmwBPA2ONneK23AkPTgYnJxUbCus13v+MUGOE47kBqumjMDwjbxe+Ilq/lqHjphMFs5oZfnzm2x&#10;DJ1Z4cdR/iZfLnP/h8nrh2nLqopyk+YgKD/8s4btpT1J4SgpJTpWmXAGkpLNetlJtCUg6MJ++4Kc&#10;ubmXMGwRgMszSn4QendB4hSzeeyERRg5SezNHc9P7pKZFyZhXlxSumec/jslNGY4iYLIdukM9DNu&#10;nv1eciNpzzSMjI71oIijE0mNAle8sq3VhHXT/1kpDPxTKaDdh0ZbvRqJTlLXu/Vu/yIgmJHvWlRP&#10;IGApQGCgRRh38GPWIAZzhOmRYfVtQyTFqHvH4R0kfmhUq60RRnEAhjw/WZ+fEF62AoZSqSVGk7HU&#10;05DaDJI1LaTzp3oNt/B6CmaVfYK2f3MwIyzB/TwzQ+jctl6nqbv4DQAA//8DAFBLAwQUAAYACAAA&#10;ACEAbB+rpuAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwpbOtamk4I&#10;iQtCmtg47JglpqlokqpJt/D2mBPcbPnT7+9vttkN7IxT7IOXUCwEMPQ6mN53Ej4OL3cbYDEpb9QQ&#10;PEr4xgjb9vqqUbUJF/+O533qGIX4WCsJNqWx5jxqi07FRRjR0+0zTE4lWqeOm0ldKNwN/F6INXeq&#10;9/TBqhGfLeqv/ewkHNb5qPN8LPBNbzqtcGfd607K25v89AgsYU5/MPzqkzq05HQKszeRDRKqonwg&#10;lAaxWgEjoqrKEtiJULFcCuBtw/+XaH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPzkL&#10;BroCAAC9BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;bB+rpuAAAAAMAQAADwAAAAAAAAAAAAAAAAAUBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACEGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top;mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w:rsidR="00226DF2" w:rsidRPr="00226DF2" w:rsidRDefault="00226DF2" w:rsidP="00226DF2">
+                  <w:p w14:paraId="16AA4ECF" w14:textId="128F1004" w:rsidR="00226DF2" w:rsidRPr="00226DF2" w:rsidRDefault="00226DF2" w:rsidP="00226DF2">
                     <w:pPr>
                       <w:pStyle w:val="Piedepgina"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00226DF2">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Página </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00226DF2">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00226DF2">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       </w:rPr>
                       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00226DF2">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00845A4C" w:rsidRPr="00845A4C">
+                    <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:noProof/>
                         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00226DF2">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="4165A593" w14:textId="557D221E" w:rsidR="00841699" w:rsidRPr="004A36FB" w:rsidRDefault="00D5450F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00841699">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45C98707" wp14:editId="51061768">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2718795</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>61415</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2620370" cy="273132"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="40" name="Cuadro de texto 40"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2620370" cy="273132"/>
@@ -5490,91 +5462,91 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>https://revistaceres.com/index.php/ceres/index</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="45C98707" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Cuadro de texto 40" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:214.1pt;margin-top:4.85pt;width:206.35pt;height:21.5pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsK6rmGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC811rs2K1gOXATuChg&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU9ELNcMZzfLe4/y+bxU5COsa0CXNRiklQnOoGr0r6Y/X1afP&#10;lDjPdMUUaFHSo3D0fvHxw7wzhcihBlUJS7CIdkVnSlp7b4okcbwWLXMjMEJjUIJtmUfX7pLKsg6r&#10;tyrJ03SadGArY4EL5/D2cQjSRawvpeD+WUonPFElxdl8PG08t+FMFnNW7CwzdcNPY7B/mKJljcam&#10;l1KPzDOyt80fpdqGW3Ag/YhDm4CUDRdxB9wmS99ts6mZEXEXBMeZC0zu/5XlT4eNebHE91+hRwID&#10;IJ1xhcPLsE8vbRu+OCnBOEJ4vMAmek84XubTPB3PMMQxls/G2TgPZZLr38Y6/01AS4JRUou0RLTY&#10;Ye38kHpOCc00rBqlIjVKk66k0/FdGn+4RLC40tjjOmuwfL/tSVOVdHzeYwvVEdezMDDvDF81OMOa&#10;Of/CLFKNY6N8/TMeUgH2gpNFSQ3219/uQz4ygFFKOpROSd3PPbOCEvVdIzdfsskkaC06k7tZjo69&#10;jWxvI3rfPgCqM8OHYng0Q75XZ1NaaN9Q5cvQFUNMc+xdUn82H/wgaHwlXCyXMQnVZZhf643hoXRA&#10;NSD82r8xa040eCTwCc4iY8U7NobcgY/l3oNsIlUB5wHVE/yozEj26RUF6d/6Mev61he/AQAA//8D&#10;AFBLAwQUAAYACAAAACEA/vd7LeAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KiD1dI0xKmqSBUSgkNLL9w28TaJiNchdtvA12NOcBzNaOZNvp5sL840+s6xhvtZAoK4dqbj&#10;RsPhbXuXgvAB2WDvmDR8kYd1cX2VY2bchXd03odGxBL2GWpoQxgyKX3dkkU/cwNx9I5utBiiHBtp&#10;RrzEcttLlSQP0mLHcaHFgcqW6o/9yWp4LrevuKuUTb/78unluBk+D+8LrW9vps0jiEBT+AvDL35E&#10;hyIyVe7Exotew1ylKkY1rJYgop/OkxWISsNCLUEWufx/oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEALCuq5hsCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA/vd7LeAAAAAIAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="2BF850DA" w14:textId="77777777" w:rsidR="00D5450F" w:rsidRPr="00D5450F" w:rsidRDefault="00D5450F" w:rsidP="00D5450F">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00D5450F">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>https://revistaceres.com/index.php/ceres/index</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="001271C0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44665BAE" wp14:editId="3ACED619">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>357505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>6985</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2374265" cy="415925"/>
               <wp:effectExtent l="0" t="0" r="0" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="132" name="Cuadro de texto 132"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2374265" cy="415925"/>
@@ -5673,51 +5645,51 @@
                               <w:szCs w:val="12"/>
                             </w:rPr>
                             <w:t>: Las adaptaciones deben compartirse bajo los mismos términos.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
           <w:pict>
             <v:shape w14:anchorId="44665BAE" id="Cuadro de texto 132" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28.15pt;margin-top:.55pt;width:186.95pt;height:32.75pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOAYUsHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IV20kEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhrOHrtFkL5xXYEo6GgwpEYZDpcy2pD/ell/u&#10;KPGBmYppMKKkB+Hpw/zzp1lrC5FDDboSjmAR44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy1W&#10;b3SWD4fTrAVXWQdceI+3T32QzlN9KQUPL1J6EYguKc4W0unSuYlnNp+xYuuYrRU/jsH+YYqGKYNN&#10;z6WeWGBk59QfpRrFHXiQYcChyUBKxUXaAbcZDT9ss66ZFWkXBMfbM0z+/5Xlz/u1fXUkdF+hQwIj&#10;IK31hcfLuE8nXRO/OCnBOEJ4OMMmukA4XuY3t+N8OqGEY2w8mtznk1gmu/xtnQ/fBDQkGiV1SEtC&#10;i+1XPvSpp5TYzMBSaZ2o0Ya0JZ3eTIbph3MEi2uDPS6zRit0m46oCqc47bGB6oDrOeiZ95YvFc6w&#10;Yj68ModU40Yo3/CCh9SAveBoUVKD+/W3+5iPDGCUkhalU1L/c8ecoER/N8jN/Wg8jlpLznhym6Pj&#10;riOb64jZNY+A6hzhQ7E8mTE/6JMpHTTvqPJF7IohZjj2Lmk4mY+hFzS+Ei4Wi5SE6rIsrMza8lg6&#10;ohoRfuvembNHGgIS+AwnkbHiAxt9bs/HYhdAqkRVxLlH9Qg/KjORfXxFUfrXfsq6vPX5bwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhADS3GpPeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9I&#10;vIO1SNyo05RaVYhTVZEqJASHll64bWI3iYjXIXbbwNOznOhxfjTz5evJ9eJsx9B50jCfJSAs1d50&#10;1Gg4vG8fViBCRDLYe7Iavm2AdXF7k2Nm/IV29ryPjeARChlqaGMcMilD3VqHYeYHS5wd/egwshwb&#10;aUa88LjrZZokSjrsiB9aHGzZ2vpzf3IaXsrtG+6q1K1++vL59bgZvg4fS63v76bNE4hop/hfhj98&#10;RoeCmSp/IhNEr2GpFtxkfw6C48dFkoKoNCilQBa5vOYvfgEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAOAYUsHAIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA0txqT3gAAAAcBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="607C8076" w14:textId="77777777" w:rsidR="004A36FB" w:rsidRPr="001271C0" w:rsidRDefault="001271C0" w:rsidP="001271C0">
                     <w:pPr>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="12"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00341141">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="12"/>
                       </w:rPr>
                       <w:t>BY</w:t>
                     </w:r>
                     <w:r w:rsidRPr="001271C0">
@@ -5776,63 +5748,63 @@
                       </w:rPr>
                       <w:t>SA</w:t>
                     </w:r>
                     <w:r w:rsidRPr="001271C0">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="12"/>
                       </w:rPr>
                       <w:t>: Las adaptaciones deben compartirse bajo los mismos términos.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FB38068" w14:textId="77777777" w:rsidR="00DD5EB2" w:rsidRDefault="00DD5EB2" w:rsidP="00680C38">
+    <w:p w14:paraId="12D8FFD0" w14:textId="77777777" w:rsidR="00D3080A" w:rsidRDefault="00D3080A" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10A2BAA7" w14:textId="77777777" w:rsidR="00DD5EB2" w:rsidRDefault="00DD5EB2" w:rsidP="00680C38">
+    <w:p w14:paraId="4122AFA1" w14:textId="77777777" w:rsidR="00D3080A" w:rsidRDefault="00D3080A" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6A494C41" w14:textId="2DF81145" w:rsidR="00166AF1" w:rsidRPr="00166AF1" w:rsidRDefault="00166AF1">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166AF1">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -5933,67 +5905,67 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DC0C33" w:rsidRPr="00DC0C33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DC0C33" w:rsidRPr="00DC0C33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>details</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7BD2E473" w14:textId="5A6FDD08" w:rsidR="00043803" w:rsidRDefault="001338E3" w:rsidP="00C91F35">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8838"/>
         <w:tab w:val="right" w:pos="7797"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="707A006B" wp14:editId="761D5211">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-300251</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-206043</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2360295" cy="599846"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="43" name="Cuadro de texto 43"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2360295" cy="599846"/>
@@ -6279,51 +6251,51 @@
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="707A006B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Cuadro de texto 43" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-23.65pt;margin-top:-16.2pt;width:185.85pt;height:47.25pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBW8MbGGAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815Id240Fy4GTwEUB&#10;IwngBDnTFGkJoLgsSVtyv75LSn4g7anohdrlrvYxM5zft7UiB2FdBTqnw0FKidAcikrvcvr+tvp6&#10;R4nzTBdMgRY5PQpH7xc3X+aNycQISlCFsASLaJc1Jqel9yZLEsdLUTM3ACM0BiXYmnl07S4pLGuw&#10;eq2SUZpOkwZsYSxw4RzePnVBuoj1pRTcv0jphCcqpzibj6eN5zacyWLOsp1lpqx4Pwb7hylqVmls&#10;ei71xDwje1v9UaquuAUH0g841AlIWXERd8BthumnbTYlMyLuguA4c4bJ/b+y/PmwMa+W+PYBWiQw&#10;ANIYlzm8DPu00tbhi5MSjCOExzNsovWE4+XodpqOZhNKOMYms9ndeBrKJJe/jXX+u4CaBCOnFmmJ&#10;aLHD2vku9ZQSmmlYVUpFapQmTU6nt5M0/nCOYHGlscdl1mD5dtv2C2yhOOJeFjrKneGrCpuvmfOv&#10;zCLHuArq1r/gIRVgE+gtSkqwv/52H/IReoxS0qBmcup+7pkVlKgfGkmZDcfjILLojCffRujY68j2&#10;OqL39SOgLIf4QgyPZsj36mRKC/UHynsZumKIaY69c+pP5qPvlIzPg4vlMiahrAzza70xPJQOcAZo&#10;39oPZk2Pv0fmnuGkLpZ9oqHL7YhY7j3IKnIUAO5Q7XFHSUaW++cTNH/tx6zLI1/8BgAA//8DAFBL&#10;AwQUAAYACAAAACEAULP4D+EAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;3LZ03RhTaTpNlSYkBIeNXbiljddWJE5psq3w6zGncfKz/PT8vXw9OivOOITOk4LZNAGBVHvTUaPg&#10;8L6drECEqMlo6wkVfGOAdXF7k+vM+Avt8LyPjeAQCplW0MbYZ1KGukWnw9T3SHw7+sHpyOvQSDPo&#10;C4c7K9MkWUqnO+IPre6xbLH+3J+cgpdy+6Z3VepWP7Z8fj1u+q/Dx4NS93fj5glExDFezfCHz+hQ&#10;MFPlT2SCsAomi8c5W1nM0wUIdvBkUSlYpjOQRS7/Vyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAFbwxsYYAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFCz+A/hAAAACgEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3B1432B1" w14:textId="59D7D207" w:rsidR="00D7095D" w:rsidRPr="00443C85" w:rsidRDefault="00443C85" w:rsidP="00D7095D">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                     <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="00443C85">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
@@ -6593,51 +6565,51 @@
     </w:r>
     <w:r w:rsidR="0080224E" w:rsidRPr="0080224E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="004632E6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="64930E67" w14:textId="77777777" w:rsidR="004632E6" w:rsidRPr="00312625" w:rsidRDefault="005A6C84">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C2286">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17D9F59A" wp14:editId="2E4F8A25">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-511980</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>332257</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6012000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="27305" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Conector recto 16"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6012000" cy="0"/>
@@ -6655,123 +6627,123 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent2"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent2"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent2"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
           <w:pict>
             <v:line w14:anchorId="4E50BED6" id="Conector recto 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-40.3pt,26.15pt" to="433.1pt,26.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALMunlxAEAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5J8CFrBcg4JkkvS&#10;Bn18AE0tLQJ8gWQs+e+7XNlykBYoWvSyEsmd2Z3hcnM7WcMOEJP2ruPNquYMnPS9dvuO//j+cP2R&#10;s5SF64XxDjp+hMRvt1cfNmNoYe0Hb3qIDElcasfQ8SHn0FZVkgNYkVY+gMND5aMVGZdxX/VRjMhu&#10;TbWu65tq9LEP0UtICXfv50O+JX6lQOYvSiXIzHQce8sUI8VdidV2I9p9FGHQ8tSG+IcurNAOiy5U&#10;9yIL9hr1L1RWy+iTV3klva28UloCaUA1Tf1OzbdBBCAtaE4Ki03p/9HKz4c79xLRhjGkNoWXWFRM&#10;Ktryxf7YRGYdF7Ngykzi5k3d4AWgp/J8Vl2AIab8CN6y8tNxo13RIVpxeEoZi2HqOaVsG1di8kb3&#10;D9oYWpQJgDsT2UHg3e32ayIwr/bZ9/PeJyxPN4hsNDAlnbjfMOFZYa8u8ugvHw3Mlb+CYrpHQQ0V&#10;WIjmGkJKcHld5oSYMLvAFHa5AOs/A0/5BQo0lX8DXhBU2bu8gK12Pv6uep6aU8tqzj87MOsuFux8&#10;f6SLJ2twvEjh6SmU+X27JvjlwW5/AgAA//8DAFBLAwQUAAYACAAAACEAvbFijN8AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3VILKh1CCJK0zgVojAwIErp0s2Nr0kgPkf+aMK/&#10;x4iBjnf36L3nLVeT7tkJresMCbidJ8CQaqM6agTsPp5nOTDnJSnZG0IB3+hgVV1elLJQZqR3PG19&#10;w2IIuUIKaL0fCs5d3aKWbm4GpHg7Gqulj6NtuLJyjOG652mSZFzLjuKHVg742GL9tQ1aQPjMMWxe&#10;n15Us1+E6XizfrPjWojrq+lhCczj5P9h+NWP6lBFp4MJpBzrBczyJIuogPv0DlgE8ixLgR3+Frwq&#10;+XmD6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALMunlxAEAAPgDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC9sWKM3wAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#cfcdcd [2894]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="4B58B607" w14:textId="77777777" w:rsidR="00D7095D" w:rsidRPr="007D62CB" w:rsidRDefault="00D7095D" w:rsidP="00D7095D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D62CB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
       <w:t>CERES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="254C0FC6" w14:textId="77777777" w:rsidR="00D7095D" w:rsidRPr="007D62CB" w:rsidRDefault="00D7095D" w:rsidP="00D7095D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D62CB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
       <w:t>Revista de Ingeniería, Tecnología, Ciencias Agropecuarias y Desarrollo Sostenible</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5E939F2F" w14:textId="7139A58F" w:rsidR="008C2286" w:rsidRPr="00D7095D" w:rsidRDefault="00D7095D" w:rsidP="00D7095D">
+  <w:p w14:paraId="5E939F2F" w14:textId="059EB2E6" w:rsidR="008C2286" w:rsidRPr="00D7095D" w:rsidRDefault="00D7095D" w:rsidP="00D7095D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000F70EF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05FAB2FF" wp14:editId="0C1F983B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-638810</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>271306</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6227445" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="37" name="Conector recto 16"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6227445" cy="0"/>
@@ -6789,89 +6761,97 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
           <w:pict>
             <v:line w14:anchorId="1A22135A" id="Conector recto 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-50.3pt,21.35pt" to="440.05pt,21.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADkguCzAEAAAIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgx2m4z4vShRfey&#10;S7HLBygyFQuQREFS4+TvR8mJPWwDhhX1gyyRPCTPEbW5PVrDDhCiRtfx9armDJzEXrt9x398f3jz&#10;jrOYhOuFQQcdP0Hkt9vXrzajb6HBAU0PgVESF9vRd3xIybdVFeUAVsQVenDkVBisSHQM+6oPYqTs&#10;1lRNXd9UI4beB5QQI1nvJyfflvxKgUxflIqQmOk49ZbKGsq6y2u13Yh2H4QftDy3IZ7RhRXaUdE5&#10;1b1Igj0F/Ucqq2XAiCqtJNoKldISCgdis65/Y/NtEB4KFxIn+lmm+HJp5efDnXsMJMPoYxv9Y8gs&#10;jirY/Kf+2LGIdZrFgmNikow3TfP26uqaM3nxVQvQh5g+AFqWNx032mUeohWHjzFRMQq9hGSzcWzs&#10;eEPfdQmLaHT/oI3JzjILcGcCOwi6xd2+KTHmyX7CfrK9r+nLd0l55/DptGQin3FkXIiWXToZmHr4&#10;CorpnqitpybyDC51hZTg0vpcxTiKzjBFXc7A+t/Ac3yGQpnP/wHPiFIZXZrBVjsMf6uejpeW1RR/&#10;UWDinSXYYX8qI1CkoUEryp0fRZ7kX88Fvjzd7U8AAAD//wMAUEsDBBQABgAIAAAAIQCAu4AG3QAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW9oJQdU1nRhoJ2ASGxLXrPHa&#10;QuNUTZqWt8eIAxxt//r8/cVmtp2IOPjWkYJ0mYBAqpxpqVbwdtwtMhA+aDK6c4QKvtDDpry8KHRu&#10;3ESvGA+hFgwhn2sFTQh9LqWvGrTaL12PxLezG6wOPA61NIOeGG47uUqSW2l1S/yh0T0+NFh9Hkar&#10;wDw/Yb3fPsbwsn2f4vFj3MVur9T11Xy/BhFwDn9h+NFndSjZ6eRGMl50ChYp4zmr4GZ1B4ITWZak&#10;IE6/C1kW8n+F8hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQADkguCzAEAAAIEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCAu4AG3QAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAACYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#cfcdcd [2894]" strokeweight="1.75pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="007D62CB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
       <w:t>ISSN</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
       <w:t>-L</w:t>
     </w:r>
     <w:r w:rsidRPr="007D62CB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
-      <w:t>: en trámite</w:t>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00DB1358" w:rsidRPr="00DB1358">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-VE"/>
+      </w:rPr>
+      <w:t>3101-4895</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0686725C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D1809F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7188,88 +7168,87 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="99767303">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="411393239">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="119997238">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="chicago"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00113A30"/>
     <w:rsid w:val="00020B15"/>
     <w:rsid w:val="000259ED"/>
     <w:rsid w:val="00043803"/>
     <w:rsid w:val="00077D5E"/>
     <w:rsid w:val="00081FAA"/>
     <w:rsid w:val="000955BA"/>
     <w:rsid w:val="000C2EA2"/>
     <w:rsid w:val="000D3360"/>
     <w:rsid w:val="000D70AA"/>
     <w:rsid w:val="000E2F6D"/>
     <w:rsid w:val="000F70EF"/>
     <w:rsid w:val="00113A30"/>
     <w:rsid w:val="00120E19"/>
     <w:rsid w:val="001271C0"/>
     <w:rsid w:val="001338E3"/>
     <w:rsid w:val="00140E09"/>
     <w:rsid w:val="00153629"/>
     <w:rsid w:val="00166AF1"/>
     <w:rsid w:val="00167569"/>
     <w:rsid w:val="00167D2B"/>
     <w:rsid w:val="00170825"/>
     <w:rsid w:val="00176A9F"/>
@@ -7444,135 +7423,137 @@
     <w:rsid w:val="00BA6C36"/>
     <w:rsid w:val="00BB2D24"/>
     <w:rsid w:val="00BB4C66"/>
     <w:rsid w:val="00BE4688"/>
     <w:rsid w:val="00BF2DAE"/>
     <w:rsid w:val="00C07DF7"/>
     <w:rsid w:val="00C24524"/>
     <w:rsid w:val="00C25C8D"/>
     <w:rsid w:val="00C37A49"/>
     <w:rsid w:val="00C40E9F"/>
     <w:rsid w:val="00C720C9"/>
     <w:rsid w:val="00C720CD"/>
     <w:rsid w:val="00C857AE"/>
     <w:rsid w:val="00C91F35"/>
     <w:rsid w:val="00C976A5"/>
     <w:rsid w:val="00C9788A"/>
     <w:rsid w:val="00C97F27"/>
     <w:rsid w:val="00CB2207"/>
     <w:rsid w:val="00CB4776"/>
     <w:rsid w:val="00CB5AD9"/>
     <w:rsid w:val="00CC2938"/>
     <w:rsid w:val="00CD15FE"/>
     <w:rsid w:val="00D119E5"/>
     <w:rsid w:val="00D2034E"/>
     <w:rsid w:val="00D21222"/>
+    <w:rsid w:val="00D3080A"/>
     <w:rsid w:val="00D422CE"/>
     <w:rsid w:val="00D4528A"/>
     <w:rsid w:val="00D519B9"/>
     <w:rsid w:val="00D5450F"/>
     <w:rsid w:val="00D7095D"/>
+    <w:rsid w:val="00DB1358"/>
     <w:rsid w:val="00DB4978"/>
     <w:rsid w:val="00DC0C33"/>
     <w:rsid w:val="00DC467A"/>
     <w:rsid w:val="00DD4C73"/>
     <w:rsid w:val="00DD5EB2"/>
     <w:rsid w:val="00DD6FA4"/>
     <w:rsid w:val="00E04A16"/>
     <w:rsid w:val="00E15426"/>
     <w:rsid w:val="00E25C90"/>
     <w:rsid w:val="00E5320A"/>
     <w:rsid w:val="00E53393"/>
     <w:rsid w:val="00E86E20"/>
     <w:rsid w:val="00EA6E25"/>
     <w:rsid w:val="00EB069B"/>
     <w:rsid w:val="00ED5C61"/>
     <w:rsid w:val="00ED616C"/>
     <w:rsid w:val="00EE285E"/>
     <w:rsid w:val="00EE2CA6"/>
     <w:rsid w:val="00F029F3"/>
     <w:rsid w:val="00F02B81"/>
     <w:rsid w:val="00F050A9"/>
     <w:rsid w:val="00F11CB3"/>
     <w:rsid w:val="00F13FFE"/>
     <w:rsid w:val="00F3421D"/>
     <w:rsid w:val="00F5121B"/>
     <w:rsid w:val="00F524C2"/>
     <w:rsid w:val="00F9073D"/>
     <w:rsid w:val="00F96C17"/>
     <w:rsid w:val="00FD3F05"/>
     <w:rsid w:val="00FD7341"/>
     <w:rsid w:val="00FE0665"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-VE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7EA5FA23"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D0984AD8-B8F9-4F94-B026-30845DBE84EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-VE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7900,55 +7881,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E04A16"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -8127,51 +8103,51 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00166AF1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166AF1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
   <w:doNotRelyOnCSS/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -8411,82 +8387,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7773A3E9-4D26-4772-AD20-8B789248CC8C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D55D0963-0027-478B-AC41-ED644BFFD5D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>340</Words>
-  <Characters>1872</Characters>
+  <Words>363</Words>
+  <Characters>2002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dixguel03</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2208</CharactersWithSpaces>
+  <CharactersWithSpaces>2361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DorysLu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>